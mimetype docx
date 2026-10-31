--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -1,471 +1,581 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/bmp" Extension="bmp"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111827"/>
-          <w:sz w:val="48"/>
-          <w:szCs w:val="48"/>
+          <w:sz w:val="46"/>
+          <w:szCs w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve">Ваше имя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="120"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="2563EB"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Пекарь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="240"/>
-      </w:pPr>
+        <w:spacing w:after="30" w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ваш город  ·  +7 900 000-00-00  ·  email@example.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="E5E7EB" w:sz="6" w:space="1"/>
+        </w:pBdr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="2563EB" w:sz="8" w:space="3"/>
+        </w:pBdr>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2563EB"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О СЕБЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кратко напишите, какой вы Пекарь, с какими задачами работаете и какую пользу приносите работодателю. Добавьте 1–2 сильные стороны и подтвердите их фактами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="2563EB" w:sz="8" w:space="3"/>
+        </w:pBdr>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2563EB"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОПЫТ РАБОТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="20" w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111827"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пекарь</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6B7280"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Январь 2023 — настоящее время</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2563EB"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Название компании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Опишите опыт по направлению «Пекарь»: ключевые задачи, инструменты, масштаб ответственности и измеримый результат. Например: улучшил(а) процесс, сократил(а) сроки, повысил(а) качество или выполнил(а) план.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="2563EB" w:sz="8" w:space="3"/>
+        </w:pBdr>
+        <w:spacing w:after="140" w:before="280"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2563EB"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОБРАЗОВАНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="111827"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Кратко напишите, какой вы Пекарь, с какими задачами работаете и какую пользу приносите работодателю. Добавьте 1–2 сильные стороны и подтвердите их фактами.</w:t>
+        <w:t xml:space="preserve">Учебное заведение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Степень или квалификация, Специальность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:color="2563EB" w:sz="6" w:space="4"/>
+          <w:bottom w:val="single" w:color="2563EB" w:sz="8" w:space="3"/>
         </w:pBdr>
-        <w:spacing w:after="160" w:before="240"/>
+        <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2563EB"/>
-          <w:spacing w:val="10"/>
+          <w:spacing w:val="12"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ОПЫТ РАБОТЫ</w:t>
-[...6 lines deleted...]
-        </w:tabs>
+        <w:t xml:space="preserve">КЛЮЧЕВЫЕ НАВЫКИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="140" w:line="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:fill="E5E7EB" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пекарь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:fill="E5E7EB" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Excel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:fill="E5E7EB" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Деловая переписка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:fill="E5E7EB" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коммуникация </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:fill="E5E7EB" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Планирование </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:fill="E5E7EB" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Документооборот </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:fill="E5E7EB" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аналитическое мышление </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:fill="E5E7EB" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ответственность </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:shd w:fill="E5E7EB" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Работа в команде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="2563EB" w:sz="8" w:space="3"/>
+        </w:pBdr>
+        <w:spacing w:after="140" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2563EB"/>
+          <w:spacing w:val="12"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Название компании</w:t>
-[...12 lines deleted...]
-        <w:spacing w:after="80"/>
+        <w:t xml:space="preserve">ВЛАДЕНИЕ ЯЗЫКАМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111827"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">ПЕКАРЬ</w:t>
-[...8 lines deleted...]
-          <w:color w:val="111827"/>
+        <w:t xml:space="preserve">Русский</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F2937"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Опишите опыт по направлению «Пекарь»: ключевые задачи, инструменты, масштаб ответственности и измеримый результат. Например: улучшил(а) процесс, сократил(а) сроки, повысил(а) качество или выполнил(а) план.</w:t>
-[...236 lines deleted...]
-        <w:t xml:space="preserve">Русский (Родной)</w:t>
+        <w:t xml:space="preserve"> — Родной</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="6B7280"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Ваше имя  ·  стр. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="6B7280"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="6B7280"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> из </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="6B7280"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -547,73 +657,92 @@
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="220"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
-    <w:rPrDefault/>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="1F2937"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+      </w:rPr>
+    </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
@@ -743,60 +872,78 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2563EB"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Un-named</dc:creator>
+  <dc:title>Ваше имя — Пекарь</dc:title>
+  <dc:creator>rabota-help.ru</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>